--- v0 (2026-03-31)
+++ v1 (2026-05-30)
@@ -500,230 +500,230 @@
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Posto Gasolina Barato (ANP)</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Data Oficial ANP</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>CRUZEIRO DO SUL</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>AC</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>5,993</t>
+          <t>6,203</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>5.95</v>
+        <v>6.1</v>
       </c>
       <c r="E2" t="n">
-        <v>6.08</v>
+        <v>6.3</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Amazonia Comercio De Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>7,975</t>
+          <t>8,193</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>7.97</v>
+        <v>8.19</v>
       </c>
       <c r="I2" t="n">
-        <v>7.99</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Amazonia Comercio De Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>RIO BRANCO</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>AC</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>5,167</t>
+          <t>5,181</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>5.08</v>
       </c>
       <c r="E3" t="n">
         <v>5.29</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Dantas &amp; Dantas Ltda</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>7,162</t>
+          <t>7,165</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>6.79</v>
       </c>
       <c r="I3" t="n">
         <v>7.39</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Auto Posto Gurgel Comercio E Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>19/02/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>MANAUS</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>AM</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>5,488</t>
+          <t>5,569</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>5.48</v>
+        <v>4.99</v>
       </c>
       <c r="E4" t="n">
-        <v>5.49</v>
+        <v>5.59</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Dat Comercio De Derivados De Petroleo Ltda</t>
+          <t>Manaus Comercio De Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>6,988</t>
+          <t>7,274</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>6.98</v>
+        <v>6.79</v>
       </c>
       <c r="I4" t="n">
-        <v>6.99</v>
+        <v>7.29</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>Dat Comercio De Derivados De Petroleo Ltda</t>
+          <t>Manaus Comercio De Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>MACAPA</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>AP</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>5,890</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>5.89</v>
       </c>
       <c r="E5" t="n">
         <v>5.89</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Machado &amp; Andrade Ltda</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>6,082</t>
+          <t>6,282</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>5.95</v>
+        <v>6.09</v>
       </c>
       <c r="I5" t="n">
-        <v>6.25</v>
+        <v>6.42</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>Auto Posto Santa Luiza Ltda</t>
+          <t>Sepe Tiaraju Empreendimentos Ltda</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>13/03/2026</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>SANTANA</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>AP</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>5,190</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>5.19</v>
       </c>
       <c r="E6" t="n">
         <v>5.19</v>
       </c>
@@ -745,132 +745,132 @@
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Monte &amp; Filhos Ltda</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>22/04/2025</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>SALVADOR</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>BA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>4,790</t>
+          <t>5,290</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>4.79</v>
+        <v>5.29</v>
       </c>
       <c r="E7" t="n">
-        <v>4.79</v>
+        <v>5.29</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>S&amp;F Comercio De Combustiveis E Lubrificantes Ltda</t>
+          <t>Posto Kalilandia Ltda</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>5,990</t>
+          <t>6,990</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>5.99</v>
+        <v>6.99</v>
       </c>
       <c r="I7" t="n">
-        <v>5.99</v>
+        <v>6.99</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>S&amp;F Comercio De Combustiveis E Lubrificantes Ltda</t>
+          <t>Posto Kalilandia Ltda</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>FORTALEZA</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>CE</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>4,986</t>
+          <t>4,940</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>4.97</v>
+        <v>4.78</v>
       </c>
       <c r="E8" t="n">
-        <v>4.99</v>
+        <v>5.07</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>V M Revendedora De Petroleo Ltda</t>
+          <t>Posto Sol Nascente Ltda.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>6,486</t>
+          <t>6,391</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>6.47</v>
+        <v>6.19</v>
       </c>
       <c r="I8" t="n">
         <v>6.49</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>V M Revendedora De Petroleo Ltda</t>
+          <t>P. F. Neto Petroleo E Combustiveis Ltda</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>MARACANAU</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>CE</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>4,524</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>4.39</v>
       </c>
       <c r="E9" t="n">
         <v>4.79</v>
       </c>
@@ -892,377 +892,377 @@
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Luiz Antonio Gomes Viana &amp; Cia Ltda</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>BRASILIA</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>DF</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>5,150</t>
+          <t>5,178</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>5.15</v>
+        <v>5.13</v>
       </c>
       <c r="E10" t="n">
-        <v>5.15</v>
+        <v>5.21</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Cascol Combustiveis Para Veiculos Ltda</t>
+          <t>Serv Car Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>6,460</t>
+          <t>6,563</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>6.45</v>
+        <v>6.53</v>
       </c>
       <c r="I10" t="n">
-        <v>6.47</v>
+        <v>6.59</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Cascol Combustiveis Para Veiculos Ltda</t>
+          <t>Drive Car Transportes E Combustiveis Ltda</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>VILA VELHA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ES</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>4,790</t>
+          <t>4,970</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>4.59</v>
+        <v>4.95</v>
       </c>
       <c r="E11" t="n">
-        <v>4.89</v>
+        <v>4.99</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>J C Rodrigues Neto E Filhos Ltda</t>
+          <t>Arara Azul Rede De Postos Ltda</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>6,153</t>
+          <t>6,583</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>5.89</v>
+        <v>6.57</v>
       </c>
       <c r="I11" t="n">
-        <v>6.29</v>
+        <v>6.59</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>A.B.C. Auto Servicos Ltda</t>
+          <t>Arara Azul Rede De Postos Ltda</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>13/03/2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>VITORIA</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ES</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>4,890</t>
+          <t>4,737</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>4.79</v>
+        <v>4.45</v>
       </c>
       <c r="E12" t="n">
         <v>4.99</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Auto Posto Vitoria Comercio De Combustiveis Ltda</t>
+          <t>Renova Comercio Combustivel E Servicos Ltda</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>6,090</t>
+          <t>5,981</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>6.09</v>
+        <v>5.88</v>
       </c>
       <c r="I12" t="n">
         <v>6.09</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>Posto Atlantico Ltda</t>
+          <t>Posto Parada Vitoria Ltda</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ANAPOLIS</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>GO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>4,890</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>4.89</v>
       </c>
       <c r="E13" t="n">
         <v>4.89</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Auto Posto Jardim Das Americas Ltda</t>
+          <t>Auto Posto Carreteiro Ltda</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>6,490</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>6.49</v>
       </c>
       <c r="I13" t="n">
         <v>6.49</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>Auto Posto R. F. Ltda</t>
+          <t>Auto Posto Carreteiro Ltda</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>APARECIDA DE GOIANIA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>GO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>5,208</t>
+          <t>4,619</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>4.89</v>
+        <v>3.99</v>
       </c>
       <c r="E14" t="n">
-        <v>5.27</v>
+        <v>4.99</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Posto Samambaia Ltda</t>
+          <t>L M Comercio De Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>6,529</t>
+          <t>6,135</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>6.49</v>
+        <v>5.39</v>
       </c>
       <c r="I14" t="n">
-        <v>6.57</v>
+        <v>6.59</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Talisma Comercio Varejista De Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>CALDAS NOVAS</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>GO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>4,967</t>
+          <t>4,968</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>4.96</v>
       </c>
       <c r="E15" t="n">
         <v>4.97</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Posto Parque Das Brisas Ltda</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>6,378</t>
+          <t>6,785</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>6.36</v>
+        <v>6.57</v>
       </c>
       <c r="I15" t="n">
-        <v>6.39</v>
+        <v>7.09</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>Auto Posto Rodmais Ltda</t>
+          <t>Auto Posto Petrosales Ltda</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>GOIANIA</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>GO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>5,151</t>
+          <t>4,444</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>4.19</v>
+        <v>3.95</v>
       </c>
       <c r="E16" t="n">
-        <v>5.39</v>
+        <v>5.24</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Comercial De Combustiveis Vila Rica Ltda</t>
+          <t>Posto Xodo Ltda</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>6,510</t>
+          <t>6,093</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>6.29</v>
+        <v>5.77</v>
       </c>
       <c r="I16" t="n">
-        <v>6.69</v>
+        <v>6.84</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>Comercial De Combustiveis Vila Rica Ltda</t>
+          <t>Auto Posto Cidade Jardim Ltda</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>JATAI</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>GO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>3,850</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>3.69</v>
       </c>
       <c r="E17" t="n">
         <v>3.99</v>
       </c>
@@ -1284,720 +1284,720 @@
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Alvaro Sterchile E Cia Ltda</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>SAO JOSE DE RIBAMAR</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>MA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>4,742</t>
+          <t>4,840</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>4.69</v>
+        <v>4.79</v>
       </c>
       <c r="E18" t="n">
-        <v>4.84</v>
+        <v>4.99</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>L S Comercio E Servicos Ltda</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>5,590</t>
+          <t>5,938</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>5.45</v>
+        <v>5.78</v>
       </c>
       <c r="I18" t="n">
-        <v>5.69</v>
+        <v>6.19</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>M D Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>SAO LUIS</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>MA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>4,808</t>
+          <t>4,870</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>4.69</v>
+        <v>4.79</v>
       </c>
       <c r="E19" t="n">
         <v>4.99</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Revendedora Sopetro Ltda</t>
+          <t>Posto De Gasolina Seculo Xxi Ltda</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>5,643</t>
+          <t>5,956</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>5.49</v>
+        <v>5.88</v>
       </c>
       <c r="I19" t="n">
-        <v>5.79</v>
+        <v>5.99</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>S M F De Sousa Gomes</t>
+          <t>L S Comercio E Servicos Ltda</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>BELO HORIZONTE</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>MG</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>4,653</t>
+          <t>4,743</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>4.41</v>
+        <v>4.3</v>
       </c>
       <c r="E20" t="n">
-        <v>4.89</v>
+        <v>4.99</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Aguia Iv Comercio De Combustiveis Ltda</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>6,061</t>
+          <t>6,307</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>5.87</v>
+        <v>5.78</v>
       </c>
       <c r="I20" t="n">
-        <v>6.39</v>
+        <v>6.69</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>Aguia Iv Comercio De Combustiveis Ltda</t>
+          <t>Posto Estacao Bh Ltda</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>BETIM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>MG</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>4,635</t>
+          <t>4,653</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>4.49</v>
+        <v>4.39</v>
       </c>
       <c r="E21" t="n">
-        <v>4.89</v>
+        <v>4.99</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Posto Barra Sete Ltda.</t>
+          <t>Posto Panamera Ltda</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>5,992</t>
+          <t>6,110</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>5.87</v>
+        <v>5.79</v>
       </c>
       <c r="I21" t="n">
-        <v>6.19</v>
+        <v>6.49</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Tne Combustiveis Refinaria Ltda</t>
+          <t>Posto Panamera Ltda</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>CONTAGEM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>MG</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>4,640</t>
+          <t>4,758</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>4.49</v>
+        <v>4.41</v>
       </c>
       <c r="E22" t="n">
-        <v>4.79</v>
+        <v>4.99</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Posto Loura Empreendimentos Ltda</t>
+          <t>Posto Zeppe Grand Prix Ltda</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>6,010</t>
+          <t>6,349</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>5.99</v>
+        <v>6.09</v>
       </c>
       <c r="I22" t="n">
-        <v>6.07</v>
+        <v>6.49</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Rede Dom Pedro De Postos Ltda.</t>
+          <t>Dma Distribuidora S/A</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>UBERLANDIA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>MG</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>4,770</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>4.77</v>
       </c>
       <c r="E23" t="n">
         <v>4.77</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Auto Posto Pau Furado Ltda</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>6,370</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>6.37</v>
       </c>
       <c r="I23" t="n">
         <v>6.37</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Auto Posto Pau Furado Ltda</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>CAMPO GRANDE</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>MS</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>4,176</t>
+          <t>4,218</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>4.03</v>
+        <v>4.08</v>
       </c>
       <c r="E24" t="n">
-        <v>4.39</v>
+        <v>4.38</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Posto Acacia Ltda</t>
+          <t>Hideo Saito</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>5,899</t>
+          <t>6,056</t>
         </is>
       </c>
       <c r="H24" t="n">
-        <v>5.65</v>
+        <v>5.89</v>
       </c>
       <c r="I24" t="n">
-        <v>6.05</v>
+        <v>6.19</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Hideo Saito</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>CUIABA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>MT</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4,758</t>
+          <t>4,680</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>4.59</v>
+        <v>4.67</v>
       </c>
       <c r="E25" t="n">
-        <v>4.79</v>
+        <v>4.69</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sao Matheus Cuiaba Auto Posto Ltda</t>
+          <t>Rede De Postos 3R Ltda - Me</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>6,376</t>
+          <t>6,580</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>6.35</v>
+        <v>6.57</v>
       </c>
       <c r="I25" t="n">
-        <v>6.39</v>
+        <v>6.59</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>Rede De Postos Santa Maria Ltda</t>
+          <t>Rede De Postos 3R Ltda - Me</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>RONDONOPOLIS</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>MT</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>4,557</t>
+          <t>4,842</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>4.35</v>
+        <v>4.69</v>
       </c>
       <c r="E26" t="n">
-        <v>4.69</v>
+        <v>4.89</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Auto Posto Transamerica Ltda</t>
+          <t>Tcd Comercio De Combustiveis Ltda</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>6,524</t>
+          <t>6,862</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>6.2</v>
+        <v>6.75</v>
       </c>
       <c r="I26" t="n">
-        <v>6.59</v>
+        <v>6.89</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>Auto Posto Transamerica Ltda</t>
+          <t>Tcd Comercio De Combustiveis Ltda</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ANANINDEUA</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>PA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>4,824</t>
+          <t>4,850</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>4.64</v>
+        <v>4.62</v>
       </c>
       <c r="E27" t="n">
         <v>5.09</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Posto Ubn Ltda</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>5,768</t>
+          <t>6,171</t>
         </is>
       </c>
       <c r="H27" t="n">
-        <v>5.6</v>
+        <v>5.94</v>
       </c>
       <c r="I27" t="n">
-        <v>5.99</v>
+        <v>6.49</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>Lorena Comercio De Produtos De Petroleo Ltda</t>
+          <t>Posto Ubn Ltda</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>BELEM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>PA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>4,883</t>
+          <t>4,890</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>4.57</v>
+        <v>4.67</v>
       </c>
       <c r="E28" t="n">
-        <v>5.09</v>
+        <v>4.99</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Posto Iccar Ltda</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>6,088</t>
+          <t>6,431</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>5.87</v>
+        <v>5.99</v>
       </c>
       <c r="I28" t="n">
-        <v>6.49</v>
+        <v>6.59</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>Auto Posto Bicolor Ltda</t>
+          <t>Auto Posto Acai Ltda</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>RECIFE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5,280</t>
+          <t>5,860</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>5.28</v>
+        <v>5.85</v>
       </c>
       <c r="E29" t="n">
-        <v>5.28</v>
+        <v>5.87</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>O. V. J. Derivados De Petróleo Ltda.</t>
+          <t>Wanderley E Claudenier Ltda</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>5,980</t>
+          <t>7,262</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>5.98</v>
+        <v>6.46</v>
       </c>
       <c r="I29" t="n">
-        <v>5.98</v>
+        <v>7.47</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>O. V. J. Derivados De Petróleo Ltda.</t>
+          <t>Wanderley E Claudenier Ltda</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>CURITIBA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>PR</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>4,950</t>
+          <t>4,934</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>4.95</v>
+        <v>4.65</v>
       </c>
       <c r="E30" t="n">
-        <v>4.95</v>
+        <v>4.99</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Posto Canal Terra Ltda</t>
+          <t>Auto Posto California Ltda</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>6,890</t>
+          <t>6,770</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>6.89</v>
+        <v>6.33</v>
       </c>
       <c r="I30" t="n">
         <v>6.89</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Posto Canal Terra Ltda</t>
+          <t>Auto Posto California Ltda</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>13/03/2026</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>LONDRINA</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>PR</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>4,540</t>
+          <t>4,490</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>4.54</v>
+        <v>4.49</v>
       </c>
       <c r="E31" t="n">
-        <v>4.54</v>
+        <v>4.49</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Comercio De Combustiveis Casarin Ltda</t>
+          <t>Auto Posto Brasilia De Londrina Ltda</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>6,290</t>
+          <t>6,190</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>6.29</v>
+        <v>6.19</v>
       </c>
       <c r="I31" t="n">
-        <v>6.29</v>
+        <v>6.19</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>Comercio De Combustiveis Casarin Ltda</t>
+          <t>Auto Posto Brasilia De Londrina Ltda</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>PINHAIS</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>PR</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>4,140</t>
         </is>
       </c>
       <c r="D32" t="n">
         <v>4.14</v>
       </c>
       <c r="E32" t="n">
         <v>4.14</v>
       </c>
@@ -2019,573 +2019,573 @@
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Auto Posto Pinhais Ltda</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>10/06/2024</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>BELFORD ROXO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>RJ</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>4,807</t>
+          <t>4,823</t>
         </is>
       </c>
       <c r="D33" t="n">
         <v>4.69</v>
       </c>
       <c r="E33" t="n">
         <v>4.99</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Posto Providencia Ltda</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>5,953</t>
+          <t>6,027</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>5.79</v>
       </c>
       <c r="I33" t="n">
-        <v>6.09</v>
+        <v>6.29</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Posto De Gasolina Yago E Monique Ltda</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>DUQUE DE CAXIAS</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>RJ</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>4,855</t>
+          <t>4,955</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>4.67</v>
+        <v>4.78</v>
       </c>
       <c r="E34" t="n">
-        <v>5.09</v>
+        <v>5.29</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Guerreiros De Caxias Posto De Gasolina Ltda</t>
+          <t>Posto De Gasolina Duda Vieira Ltda.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>5,990</t>
+          <t>6,178</t>
         </is>
       </c>
       <c r="H34" t="n">
-        <v>5.79</v>
+        <v>5.88</v>
       </c>
       <c r="I34" t="n">
-        <v>6.19</v>
+        <v>6.48</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Posto De Servico Manda Brasa Ltda</t>
+          <t>Posto De Gasolina Duda Vieira Ltda.</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>RIO DE JANEIRO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>RJ</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>4,842</t>
+          <t>5,040</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>4.67</v>
+        <v>4.79</v>
       </c>
       <c r="E35" t="n">
-        <v>5.09</v>
+        <v>5.29</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Esplanada De Bangu Posto De Gasolina Ltda</t>
+          <t>Auto Posto Novo Barreiros De Ramos Ltda</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>6,043</t>
+          <t>6,170</t>
         </is>
       </c>
       <c r="H35" t="n">
-        <v>5.87</v>
+        <v>5.99</v>
       </c>
       <c r="I35" t="n">
-        <v>6.19</v>
+        <v>6.29</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Esplanada De Bangu Posto De Gasolina Ltda</t>
+          <t>Auto Posto Novo Barreiros De Ramos Ltda</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>PORTO VELHO</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>5,487</t>
+          <t>5,690</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>5.48</v>
+        <v>5.69</v>
       </c>
       <c r="E36" t="n">
-        <v>5.49</v>
+        <v>5.69</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Ph Auto Posto Eireli - Epp</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>7,265</t>
+          <t>7,350</t>
         </is>
       </c>
       <c r="H36" t="n">
-        <v>6.98</v>
+        <v>7.35</v>
       </c>
       <c r="I36" t="n">
-        <v>7.89</v>
+        <v>7.35</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Ph Auto Posto Eireli - Epp</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>BOA VISTA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>RR</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>5,290</t>
         </is>
       </c>
       <c r="D37" t="n">
         <v>5.29</v>
       </c>
       <c r="E37" t="n">
         <v>5.29</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Auto Posto Premium Ltda</t>
+          <t>Roraipetro Roraima Petroleo Ltda</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>6,936</t>
+          <t>7,217</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>6.85</v>
+        <v>7.15</v>
       </c>
       <c r="I37" t="n">
-        <v>6.95</v>
+        <v>7.55</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Roraipetro Roraima Petroleo Ltda</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>CANOAS</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>RS</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>4,824</t>
+          <t>4,885</t>
         </is>
       </c>
       <c r="D38" t="n">
         <v>4.69</v>
       </c>
       <c r="E38" t="n">
         <v>4.99</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Posto De Combustiveis Jardim Do Lago Ltda</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>6,116</t>
+          <t>6,355</t>
         </is>
       </c>
       <c r="H38" t="n">
-        <v>5.89</v>
+        <v>6.25</v>
       </c>
       <c r="I38" t="n">
         <v>6.49</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Conjunto Comercial Orel Ltda</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>PELOTAS</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>RS</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>4,790</t>
+          <t>4,977</t>
         </is>
       </c>
       <c r="D39" t="n">
         <v>4.79</v>
       </c>
       <c r="E39" t="n">
-        <v>4.79</v>
+        <v>5.39</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Posto Azeredo Elgo Ltda</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>6,377</t>
+          <t>6,431</t>
         </is>
       </c>
       <c r="H39" t="n">
-        <v>5.94</v>
+        <v>6.18</v>
       </c>
       <c r="I39" t="n">
-        <v>6.59</v>
+        <v>6.65</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Posto Azeredo Elgo Ltda</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>PORTO ALEGRE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>RS</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>5,200</t>
+          <t>5,072</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>4.79</v>
+        <v>4.59</v>
       </c>
       <c r="E40" t="n">
-        <v>5.86</v>
+        <v>5.39</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Auto Posto Edu Chaves Ltda</t>
+          <t>Comercial De Combustiveis Agronomia Ltda</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>6,142</t>
+          <t>6,291</t>
         </is>
       </c>
       <c r="H40" t="n">
-        <v>5.89</v>
+        <v>5.73</v>
       </c>
       <c r="I40" t="n">
-        <v>6.49</v>
+        <v>6.69</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Auto Posto Edu Chaves Ltda</t>
+          <t>Comercial De Combustiveis Intercap Ltda</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>FLORIANOPOLIS</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>5,023</t>
+          <t>5,087</t>
         </is>
       </c>
       <c r="D41" t="n">
-        <v>4.84</v>
+        <v>4.89</v>
       </c>
       <c r="E41" t="n">
         <v>5.29</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Rede Economic Comercio De Combustiveis Ltda</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>6,741</t>
         </is>
       </c>
       <c r="H41" t="n">
-        <v>6.57</v>
+        <v>6.49</v>
       </c>
       <c r="I41" t="n">
-        <v>6.79</v>
+        <v>6.89</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Auto Posto Talisma Ltda</t>
+          <t>Vila Rica Com De Combustivel Ltda</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>BARUERI</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>4,497</t>
+          <t>4,515</t>
         </is>
       </c>
       <c r="D42" t="n">
-        <v>3.99</v>
+        <v>4.39</v>
       </c>
       <c r="E42" t="n">
-        <v>5.99</v>
+        <v>4.69</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Posto De Servicos Duque Alphaville Ltda</t>
+          <t>Auto Posto Rei Tupa Ltda</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>6,396</t>
+          <t>6,640</t>
         </is>
       </c>
       <c r="H42" t="n">
-        <v>5.69</v>
+        <v>6.39</v>
       </c>
       <c r="I42" t="n">
-        <v>7.99</v>
+        <v>6.89</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Barueri Ii Auto Posto Ltda</t>
+          <t>Centro Automotivo Crs Ltda</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>CAMPINAS</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>4,448</t>
+          <t>4,515</t>
         </is>
       </c>
       <c r="D43" t="n">
-        <v>4.15</v>
+        <v>4.09</v>
       </c>
       <c r="E43" t="n">
-        <v>4.69</v>
+        <v>4.79</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Correntao Auto Posto De Campinas Ltda</t>
+          <t>Auto Posto Princesa D'Oeste Ltda.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>6,156</t>
+          <t>6,353</t>
         </is>
       </c>
       <c r="H43" t="n">
-        <v>5.74</v>
+        <v>6.09</v>
       </c>
       <c r="I43" t="n">
-        <v>6.48</v>
+        <v>6.59</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Auto Posto Lg Ltda</t>
+          <t>Auto Posto Portal Mirandopolis Ltda</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>FERRAZ DE VASCONCELOS</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>1,999</t>
         </is>
       </c>
       <c r="D44" t="n">
         <v>1.999</v>
       </c>
       <c r="E44" t="n">
         <v>1.999</v>
       </c>
@@ -2607,913 +2607,913 @@
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Auto Posto Ferraz Centro Ltda</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>04/08/2015</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>GUARUJA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4,867</t>
+          <t>4,990</t>
         </is>
       </c>
       <c r="D45" t="n">
-        <v>4.38</v>
+        <v>4.39</v>
       </c>
       <c r="E45" t="n">
         <v>5.99</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Sorocotuba Auto Posto Ltda</t>
+          <t>Auto Posto Beach Blue Ltda</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>6,676</t>
+          <t>6,956</t>
         </is>
       </c>
       <c r="H45" t="n">
-        <v>5.89</v>
+        <v>5.99</v>
       </c>
       <c r="I45" t="n">
         <v>9.289999999999999</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Sorocotuba Auto Posto Ltda</t>
+          <t>Auto Posto Beach Blue Ltda</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>GUARULHOS</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>4,457</t>
+          <t>4,518</t>
         </is>
       </c>
       <c r="D46" t="n">
         <v>4.19</v>
       </c>
       <c r="E46" t="n">
         <v>4.89</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Auto Posto S. Victor Ltda.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>6,132</t>
+          <t>6,480</t>
         </is>
       </c>
       <c r="H46" t="n">
-        <v>5.69</v>
+        <v>5.99</v>
       </c>
       <c r="I46" t="n">
-        <v>6.49</v>
+        <v>6.99</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Auto Posto S. Victor Ltda.</t>
+          <t>Empresa 4B De Servicos Automotivos Ltda</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>HORTOLANDIA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>4,352</t>
+          <t>4,420</t>
         </is>
       </c>
       <c r="D47" t="n">
-        <v>4.19</v>
+        <v>4.29</v>
       </c>
       <c r="E47" t="n">
-        <v>4.39</v>
+        <v>4.69</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Posto Amanda Comercio De Combustiveis Ltda</t>
+          <t>Hortolan Posto De Combustiveis Ltda</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>6,100</t>
+          <t>6,216</t>
         </is>
       </c>
       <c r="H47" t="n">
-        <v>5.99</v>
+        <v>6.09</v>
       </c>
       <c r="I47" t="n">
-        <v>6.19</v>
+        <v>6.49</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Davi`S Italy Auto Posto De Serviços Ltda.</t>
+          <t>Posto Ponto Nobre Ltda</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>13/03/2026</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>JUNDIAI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>4,513</t>
+          <t>4,520</t>
         </is>
       </c>
       <c r="D48" t="n">
-        <v>4.29</v>
+        <v>4.39</v>
       </c>
       <c r="E48" t="n">
-        <v>4.69</v>
+        <v>4.65</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Auto Posto Cinco Emes Ltda</t>
+          <t>Posto E Boulevard Portal De Jundiai Ltda</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>6,127</t>
+          <t>6,570</t>
         </is>
       </c>
       <c r="H48" t="n">
-        <v>5.98</v>
+        <v>6.49</v>
       </c>
       <c r="I48" t="n">
-        <v>6.39</v>
+        <v>6.65</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Auto Posto Fazenda Grande Ltda</t>
+          <t>Posto E Boulevard Portal De Jundiai Ltda</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>13/03/2026</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>MOGI DAS CRUZES</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4,507</t>
+          <t>4,519</t>
         </is>
       </c>
       <c r="D49" t="n">
-        <v>4.24</v>
+        <v>4.09</v>
       </c>
       <c r="E49" t="n">
         <v>4.79</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Auto Posto Sao Mateus Ltda</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>6,185</t>
+          <t>6,449</t>
         </is>
       </c>
       <c r="H49" t="n">
-        <v>5.84</v>
+        <v>5.99</v>
       </c>
       <c r="I49" t="n">
-        <v>6.49</v>
+        <v>6.69</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>Auto Posto Sao Mateus Ltda</t>
+          <t>Walbrax Mogi Auto Center Ltda</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>OSASCO</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,428</t>
+          <t>4,410</t>
         </is>
       </c>
       <c r="D50" t="n">
-        <v>4.07</v>
+        <v>4.19</v>
       </c>
       <c r="E50" t="n">
         <v>4.69</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Abudabi Comercio Combustivel Ltda</t>
+          <t>Dar A Servicos Automotivos Ltda</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>6,118</t>
+          <t>6,081</t>
         </is>
       </c>
       <c r="H50" t="n">
-        <v>5.77</v>
+        <v>5.79</v>
       </c>
       <c r="I50" t="n">
-        <v>7.49</v>
+        <v>6.39</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Abudabi Comercio Combustivel Ltda</t>
+          <t>Auto Posto Estrela Da Manha Ltda</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>RIBEIRAO PRETO</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>4,515</t>
+          <t>4,546</t>
         </is>
       </c>
       <c r="D51" t="n">
         <v>4.39</v>
       </c>
       <c r="E51" t="n">
         <v>4.79</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Massaro  Auto  Posto  Eireli</t>
+          <t>Cooperativa Dos Plantadores De Cana Do Oeste Do Estado De Sao Paulo</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>6,390</t>
+          <t>6,479</t>
         </is>
       </c>
       <c r="H51" t="n">
-        <v>6.09</v>
+        <v>6.19</v>
       </c>
       <c r="I51" t="n">
-        <v>6.69</v>
+        <v>6.79</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Posto Portal Alto Da Boa Vista Ltda.</t>
+          <t>Cooperativa Dos Plantadores De Cana Do Oeste Do Estado De Sao Paulo</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>SANTO ANDRE</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,540</t>
+          <t>4,490</t>
         </is>
       </c>
       <c r="D52" t="n">
         <v>4.49</v>
       </c>
       <c r="E52" t="n">
-        <v>4.59</v>
+        <v>4.49</v>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Tavarede Auto Posto Ltda</t>
+          <t>Stilo Abc Auto Posto Ltda.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>6,140</t>
+          <t>6,190</t>
         </is>
       </c>
       <c r="H52" t="n">
-        <v>5.99</v>
+        <v>6.19</v>
       </c>
       <c r="I52" t="n">
-        <v>6.29</v>
+        <v>6.19</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Tavarede Auto Posto Ltda</t>
+          <t>Stilo Abc Auto Posto Ltda.</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>SANTOS</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>4,781</t>
+          <t>4,757</t>
         </is>
       </c>
       <c r="D53" t="n">
-        <v>4.28</v>
+        <v>4.19</v>
       </c>
       <c r="E53" t="n">
         <v>5.39</v>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Auto Posto E Centro De Conveniencia Glicerio Santista Ltda.</t>
+          <t>Posto Avenida Ltda</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>6,333</t>
+          <t>6,300</t>
         </is>
       </c>
       <c r="H53" t="n">
-        <v>5.89</v>
+        <v>5.79</v>
       </c>
       <c r="I53" t="n">
-        <v>6.78</v>
+        <v>6.75</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Posto Avenida Ltda</t>
+          <t>Auto Posto Forense Ltda</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>SAO BERNARDO DO CAMPO</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>4,567</t>
+          <t>4,546</t>
         </is>
       </c>
       <c r="D54" t="n">
-        <v>4.29</v>
+        <v>4.2</v>
       </c>
       <c r="E54" t="n">
-        <v>4.79</v>
+        <v>4.89</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Auto Posto Reysol Ltda</t>
+          <t>Auto Posto Jardim Imperador Ltda</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>6,264</t>
+          <t>6,305</t>
         </is>
       </c>
       <c r="H54" t="n">
         <v>5.99</v>
       </c>
       <c r="I54" t="n">
-        <v>6.67</v>
+        <v>6.69</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Auto Posto Reysol Ltda</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>SAO CAETANO DO SUL</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,790</t>
+          <t>4,230</t>
         </is>
       </c>
       <c r="D55" t="n">
-        <v>4.49</v>
+        <v>4.17</v>
       </c>
       <c r="E55" t="n">
-        <v>5.09</v>
+        <v>4.29</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Rimawi Auto Posto Ltda</t>
+          <t>Auto Posto Estadao 1000 Ltda</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>6,490</t>
+          <t>5,980</t>
         </is>
       </c>
       <c r="H55" t="n">
-        <v>6.29</v>
+        <v>5.97</v>
       </c>
       <c r="I55" t="n">
-        <v>6.69</v>
+        <v>5.99</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Rimawi Auto Posto Ltda</t>
+          <t>Auto Posto Estadao 1000 Ltda</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>SAO JOSE DOS CAMPOS</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4,360</t>
+          <t>4,321</t>
         </is>
       </c>
       <c r="D56" t="n">
-        <v>4.17</v>
+        <v>3.99</v>
       </c>
       <c r="E56" t="n">
         <v>4.74</v>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Auto Posto Rede Do Vale Ltda</t>
+          <t>Centro Automotivo Capricho Do Vale Ltda.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>5,929</t>
+          <t>5,945</t>
         </is>
       </c>
       <c r="H56" t="n">
         <v>5.59</v>
       </c>
       <c r="I56" t="n">
         <v>6.29</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Tenda Atacado Sa</t>
+          <t>Centro Automotivo Capricho Do Vale Ltda.</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>SAO PAULO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4,575</t>
+          <t>4,504</t>
         </is>
       </c>
       <c r="D57" t="n">
-        <v>4.29</v>
+        <v>4.14</v>
       </c>
       <c r="E57" t="n">
         <v>4.99</v>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Centro Automotivo Marechal Tito Ltda</t>
+          <t>Box 4 Posto De Serviços E Conveniências Ltda</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>6,247</t>
+          <t>6,409</t>
         </is>
       </c>
       <c r="H57" t="n">
-        <v>5.79</v>
+        <v>5.89</v>
       </c>
       <c r="I57" t="n">
-        <v>6.79</v>
+        <v>7.97</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Centro Automotivo Marechal Tito Ltda</t>
+          <t>Auto Posto Rmr Ltda</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>SAO VICENTE</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4,565</t>
+          <t>4,553</t>
         </is>
       </c>
       <c r="D58" t="n">
-        <v>4.34</v>
+        <v>4.29</v>
       </c>
       <c r="E58" t="n">
         <v>4.99</v>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Auto Servicos Pit Stop Ltda</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>6,277</t>
+          <t>6,365</t>
         </is>
       </c>
       <c r="H58" t="n">
         <v>5.89</v>
       </c>
       <c r="I58" t="n">
-        <v>6.79</v>
+        <v>6.99</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Auto Servicos Pit Stop Ltda</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>SOROCABA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4,470</t>
+          <t>4,310</t>
         </is>
       </c>
       <c r="D59" t="n">
-        <v>4.47</v>
+        <v>4.23</v>
       </c>
       <c r="E59" t="n">
-        <v>4.47</v>
+        <v>4.39</v>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Auto Posto Mundial De Sorocaba Ltda</t>
+          <t>Competro Comercio E Distribuicao De Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>6,190</t>
+          <t>6,260</t>
         </is>
       </c>
       <c r="H59" t="n">
-        <v>6.19</v>
+        <v>6.05</v>
       </c>
       <c r="I59" t="n">
-        <v>6.19</v>
+        <v>6.44</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Auto Posto Mundial De Sorocaba Ltda</t>
+          <t>Competro Comercio E Distribuicao De Derivados De Petroleo Ltda</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>SUZANO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4,338</t>
+          <t>4,424</t>
         </is>
       </c>
       <c r="D60" t="n">
         <v>4.19</v>
       </c>
       <c r="E60" t="n">
         <v>4.79</v>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Auto Posto Dona Benta Ltda</t>
+          <t>Auto Posto Miguel Badra Ltda</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>5,874</t>
+          <t>6,340</t>
         </is>
       </c>
       <c r="H60" t="n">
-        <v>5.67</v>
+        <v>5.99</v>
       </c>
       <c r="I60" t="n">
-        <v>6.49</v>
+        <v>6.69</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Viegas Auto Posto Ltda</t>
+          <t>Auto Posto Francisco Marengo Ltda</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>TABOAO DA SERRA</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4,545</t>
+          <t>4,508</t>
         </is>
       </c>
       <c r="D61" t="n">
-        <v>4.09</v>
+        <v>3.99</v>
       </c>
       <c r="E61" t="n">
         <v>5.99</v>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Auto Posto Europa Ltda.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>6,089</t>
+          <t>6,224</t>
         </is>
       </c>
       <c r="H61" t="n">
         <v>5.59</v>
       </c>
       <c r="I61" t="n">
         <v>7.69</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Auto Posto Europa Ltda.</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>PALMAS</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>TO</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>5,340</t>
+          <t>5,590</t>
         </is>
       </c>
       <c r="D62" t="n">
-        <v>5.19</v>
+        <v>5.49</v>
       </c>
       <c r="E62" t="n">
-        <v>5.49</v>
+        <v>5.69</v>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Superpetro Combustivel Ltda</t>
+          <t>Santana E Castro Posto De Combustiveis Ltda</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>6,602</t>
+          <t>7,240</t>
         </is>
       </c>
       <c r="H62" t="n">
-        <v>6.57</v>
+        <v>7.19</v>
       </c>
       <c r="I62" t="n">
-        <v>6.69</v>
+        <v>7.29</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Auto Posto De Combustiveis Serra Do Carmo Ltda</t>
+          <t>Star Comercio De Combustivel Ltda</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>